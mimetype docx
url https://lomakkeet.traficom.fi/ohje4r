--- v0 (2026-05-15)
+++ v1 (2026-09-16)
@@ -1752,52 +1752,52 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101009F41E39738FA62459E4E493E45463936" ma:contentTypeVersion="28" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="d3acf0eabdf81ccb800ae2cdf8cbcf0d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6585596b-a89d-4768-a020-bd91be23f5e8" xmlns:ns3="90172e08-66c8-4fd1-afe5-a9c51f395144" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d87939f3b6713b34169742c0b5af28d3" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101009F41E39738FA62459E4E493E45463936" ma:contentTypeVersion="28" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="1ce86c40a1e9224f132a765a9a8210e4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6585596b-a89d-4768-a020-bd91be23f5e8" xmlns:ns3="90172e08-66c8-4fd1-afe5-a9c51f395144" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f24981cd7d7ad7c8b094b0c9c65b68b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6585596b-a89d-4768-a020-bd91be23f5e8"/>
     <xsd:import namespace="90172e08-66c8-4fd1-afe5-a9c51f395144"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Lyhytnimi" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Tunnuskoodi"/>
                 <xsd:element ref="ns2:Loma_Lomakesarja" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Toimiala" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Luokka" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_1"/>
                 <xsd:element ref="ns2:Loma_KieliNimi_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliKuvaus_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliNimi_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliKuvaus_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_3" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliNimi_3" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliKuvaus_3" minOccurs="0"/>
@@ -1838,50 +1838,51 @@
     </xsd:element>
     <xsd:element name="Loma_Tunnuskoodi" ma:index="11" ma:displayName="Tunnuskoodi" ma:description="Lomakkeen tunnuskoodi." ma:internalName="Loma_Tunnuskoodi">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="16"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Loma_Lomakesarja" ma:index="12" nillable="true" ma:displayName="Lomakesarja" ma:format="Dropdown" ma:internalName="Loma_Lomakesarja">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="A"/>
           <xsd:enumeration value="B"/>
           <xsd:enumeration value="C"/>
           <xsd:enumeration value="D"/>
           <xsd:enumeration value="E"/>
           <xsd:enumeration value="F"/>
           <xsd:enumeration value="G"/>
           <xsd:enumeration value="H"/>
           <xsd:enumeration value="J"/>
           <xsd:enumeration value="LS"/>
           <xsd:enumeration value="LU"/>
           <xsd:enumeration value="MU"/>
           <xsd:enumeration value="RU"/>
           <xsd:enumeration value="S"/>
+          <xsd:enumeration value="T"/>
           <xsd:enumeration value="Y"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Loma_Toimiala" ma:index="13" nillable="true" ma:displayName="Toimiala" ma:format="Dropdown" ma:internalName="Loma_Toimiala">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="[1] Tieliikenne"/>
           <xsd:enumeration value="[2] Merenkulku"/>
           <xsd:enumeration value="[3] Veneily"/>
           <xsd:enumeration value="[4] Raideliikenne"/>
           <xsd:enumeration value="[5] Ilmailu"/>
           <xsd:enumeration value="[6] Toimialariippumaton"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Loma_Luokka" ma:index="14" nillable="true" ma:displayName="Palvelun luokka" ma:format="Dropdown" ma:internalName="Loma_Luokka">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="[1] Hae lupaa hyväksyntää tai muutosta"/>
           <xsd:enumeration value="[2] Ilmoita tietojen muutoksista"/>
           <xsd:enumeration value="[3] Katso tietoja"/>
           <xsd:enumeration value="[4] Kiinnitykset"/>
           <xsd:enumeration value="[5] Koulutus"/>
           <xsd:enumeration value="[6] Tilaa asiakirjoja ja todistuksia"/>
@@ -2098,51 +2099,51 @@
     <Loma_Painoarvo xmlns="90172e08-66c8-4fd1-afe5-a9c51f395144">0</Loma_Painoarvo>
     <Loma_KieliKuvaus_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Linkit xmlns="6585596b-a89d-4768-a020-bd91be23f5e8"/>
     <Loma_KieliNimi_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Tunnuskoodi xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">ohje4r</Loma_Tunnuskoodi>
     <Loma_Kieli_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Julkinen xmlns="90172e08-66c8-4fd1-afe5-a9c51f395144">true</Loma_Julkinen>
     <Loma_Lyhytnimi xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Loma_Kieli_2 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Loma_Toimiala xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Kieli_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">sv</Loma_Kieli_1>
     <Loma_KieliKuvaus_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_KieliNimi_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Ohjeet xmlns="6585596b-a89d-4768-a020-bd91be23f5e8"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFE268AA-B15C-473F-BE52-ACBAF56BB513}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CC94E66-ADC1-4DA2-8655-354DC6A8681A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EB19F0A-8856-4914-8F35-86A3E0215DB6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD260AA-FFCD-4292-ACF8-BD2D4F8702AD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>166</Words>
   <Characters>1353</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>