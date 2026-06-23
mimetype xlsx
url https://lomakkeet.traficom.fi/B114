--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -1,67 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{638F21D3-766C-475B-AAF1-1EF401F3A05C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{65E37EC6-1F56-4191-8743-5D05DDA922CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="690" yWindow="1200" windowWidth="18480" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="42510" yWindow="-11235" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Taul1" sheetId="1" r:id="rId1"/>
+    <sheet name="Poistoilmoitus" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Taul1!$A$1:$K$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Poistoilmoitus!$A$1:$J$42</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="17">
   <si>
     <t>Ilmoituspvm</t>
   </si>
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Kunnan nimi, toimipaikan tiedot (esim. osasto) ja osoitetiedot</t>
   </si>
   <si>
     <t>Y-tunnus</t>
   </si>
   <si>
     <t>Rekisteritunnus</t>
   </si>
   <si>
     <t>Valmistenumero</t>
   </si>
   <si>
     <t>Merkki</t>
@@ -278,51 +291,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -373,79 +386,103 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEDF9F1"/>
       <color rgb="FFECF0FA"/>
       <color rgb="FFD7E0F5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -760,655 +797,655 @@
     </a:custClr>
     <a:custClr name="Traficom 14">
       <a:srgbClr val="820084"/>
     </a:custClr>
     <a:custClr name="Traficom 15">
       <a:srgbClr val="9E003B"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Traficom" id="{76EC8A14-2307-4287-9843-1668F8215E47}" vid="{B002C68D-12CF-4CCB-A622-FDE0DB82E9EA}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:L42"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K42" sqref="K42"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A43" sqref="A43:XFD47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.69921875" customWidth="1"/>
+    <col min="2" max="4" width="8.796875" customWidth="1"/>
     <col min="5" max="5" width="12.8984375" customWidth="1"/>
-    <col min="7" max="7" width="8.796875" customWidth="1"/>
-    <col min="10" max="10" width="4.69921875" customWidth="1"/>
+    <col min="6" max="9" width="8.796875" customWidth="1"/>
+    <col min="10" max="10" width="11.5" customWidth="1"/>
+    <col min="11" max="11" width="8.796875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0" hidden="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.796875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="15"/>
       <c r="G6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
-      <c r="K6" s="14"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7"/>
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="18"/>
       <c r="G7" s="16"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
-      <c r="K7" s="17"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
-      <c r="L8" s="19"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="41"/>
-[...9 lines deleted...]
-    <row r="10" spans="1:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+    </row>
+    <row r="10" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9"/>
-      <c r="B10" s="42"/>
-[...25 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+    </row>
+    <row r="11" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+    </row>
+    <row r="12" spans="1:11" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="39"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B13" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="27"/>
-      <c r="D12" s="28" t="s">
+      <c r="C13" s="27"/>
+      <c r="D13" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E12" s="25" t="s">
+      <c r="E13" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="F12" s="27"/>
-      <c r="G12" s="26" t="s">
+      <c r="F13" s="27"/>
+      <c r="G13" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="H12" s="26"/>
-[...1 lines deleted...]
-      <c r="J12" s="25" t="s">
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="K12" s="37"/>
-[...103 lines deleted...]
-      <c r="A21" s="20" t="s">
+    </row>
+    <row r="14" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="24"/>
+    </row>
+    <row r="15" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="32"/>
+    </row>
+    <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="23"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="24"/>
+    </row>
+    <row r="17" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="29"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="32"/>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="23"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="24"/>
+    </row>
+    <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="32"/>
+    </row>
+    <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="23"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="24"/>
+    </row>
+    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="29"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="32"/>
+    </row>
+    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="29"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="20"/>
+    </row>
+    <row r="23" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="20"/>
-[...12 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="20"/>
+    </row>
+    <row r="24" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="20"/>
-[...12 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="B24" s="51"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="20"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A25" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="25" t="s">
+      <c r="B25" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="27"/>
-      <c r="D23" s="28" t="s">
+      <c r="C25" s="43"/>
+      <c r="D25" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E23" s="25" t="s">
+      <c r="E25" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F23" s="27"/>
-      <c r="G23" s="26" t="s">
+      <c r="F25" s="43"/>
+      <c r="G25" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="H23" s="26"/>
-[...1 lines deleted...]
-      <c r="J23" s="25" t="s">
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="26"/>
-[...27 lines deleted...]
-    <row r="26" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="22"/>
       <c r="B26" s="22"/>
       <c r="C26" s="23"/>
+      <c r="D26" s="12"/>
       <c r="E26" s="22"/>
       <c r="F26" s="23"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="24"/>
-      <c r="K26" s="36"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29"/>
       <c r="B27" s="29"/>
       <c r="C27" s="21"/>
       <c r="D27" s="31"/>
       <c r="E27" s="29"/>
       <c r="F27" s="21"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="32"/>
-      <c r="K27" s="39"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22"/>
       <c r="B28" s="22"/>
       <c r="C28" s="23"/>
       <c r="E28" s="22"/>
       <c r="F28" s="23"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="24"/>
-      <c r="K28" s="36"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="29"/>
       <c r="C29" s="21"/>
       <c r="D29" s="31"/>
       <c r="E29" s="29"/>
       <c r="F29" s="21"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="32"/>
-      <c r="K29" s="39"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="22"/>
       <c r="B30" s="22"/>
       <c r="C30" s="23"/>
       <c r="E30" s="22"/>
       <c r="F30" s="23"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="24"/>
-      <c r="K30" s="36"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="29"/>
       <c r="B31" s="29"/>
       <c r="C31" s="21"/>
       <c r="D31" s="31"/>
       <c r="E31" s="29"/>
       <c r="F31" s="21"/>
       <c r="G31" s="30"/>
       <c r="H31" s="30"/>
       <c r="I31" s="30"/>
       <c r="J31" s="32"/>
-      <c r="K31" s="39"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="32" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22"/>
       <c r="B32" s="22"/>
       <c r="C32" s="23"/>
       <c r="E32" s="22"/>
       <c r="F32" s="23"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="24"/>
-      <c r="K32" s="36"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="33" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="29"/>
       <c r="C33" s="21"/>
       <c r="D33" s="31"/>
       <c r="E33" s="29"/>
       <c r="F33" s="21"/>
       <c r="G33" s="30"/>
       <c r="H33" s="30"/>
       <c r="I33" s="30"/>
       <c r="J33" s="32"/>
-      <c r="K33" s="39"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="34" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="22"/>
       <c r="B34" s="22"/>
       <c r="C34" s="23"/>
       <c r="E34" s="22"/>
       <c r="F34" s="23"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
-      <c r="K34" s="36"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="35" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="29"/>
       <c r="B35" s="29"/>
       <c r="C35" s="21"/>
       <c r="D35" s="31"/>
       <c r="E35" s="29"/>
       <c r="F35" s="21"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="32"/>
-      <c r="K35" s="39"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="22"/>
       <c r="B36" s="22"/>
       <c r="C36" s="23"/>
       <c r="E36" s="22"/>
       <c r="F36" s="23"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="24"/>
-      <c r="K36" s="36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29"/>
       <c r="B37" s="29"/>
       <c r="C37" s="21"/>
       <c r="D37" s="31"/>
       <c r="E37" s="29"/>
       <c r="F37" s="21"/>
       <c r="G37" s="30"/>
       <c r="H37" s="30"/>
       <c r="I37" s="30"/>
       <c r="J37" s="32"/>
-      <c r="K37" s="39"/>
-[...26 lines deleted...]
-    <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="38" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="22"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="24"/>
+    </row>
+    <row r="39" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="29"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="21"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="21"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="32"/>
+    </row>
+    <row r="40" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="29"/>
       <c r="C40" s="21"/>
       <c r="D40" s="31"/>
       <c r="E40" s="29"/>
       <c r="F40" s="21"/>
       <c r="G40" s="30"/>
       <c r="H40" s="30"/>
       <c r="I40" s="30"/>
       <c r="J40" s="32"/>
-      <c r="K40" s="38"/>
-[...29 lines deleted...]
-      <c r="K42" s="34"/>
+    </row>
+    <row r="41" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="E41" s="22"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="24"/>
+    </row>
+    <row r="42" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="32"/>
+    </row>
+    <row r="43" spans="1:10" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+    </row>
+    <row r="44" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B10:K10"/>
+  <mergeCells count="1">
+    <mergeCell ref="B9:J9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1811023622047245" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="97" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C
                           &amp;"-,Lihavoitu"Kunnan tekemä poistoilmoitus&amp;R&amp;9(&amp;P/&amp;N)</oddHeader>
     <oddFooter>&amp;L&amp;9Liikenne- ja viestintävirasto Traficom • PL 320, 00059 TRAFICOM • Y-tunnus 2924753-3 • p. 029 534 5100 • traficom.fi            B114 - 4/2026</oddFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="22" max="9" man="1"/>
+  </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101009F41E39738FA62459E4E493E45463936" ma:contentTypeVersion="28" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="1ce86c40a1e9224f132a765a9a8210e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6585596b-a89d-4768-a020-bd91be23f5e8" xmlns:ns3="90172e08-66c8-4fd1-afe5-a9c51f395144" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f24981cd7d7ad7c8b094b0c9c65b68b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6585596b-a89d-4768-a020-bd91be23f5e8"/>
     <xsd:import namespace="90172e08-66c8-4fd1-afe5-a9c51f395144"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Lyhytnimi" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Tunnuskoodi"/>
                 <xsd:element ref="ns2:Loma_Lomakesarja" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Toimiala" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Luokka" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_1"/>
                 <xsd:element ref="ns2:Loma_KieliNimi_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliKuvaus_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliNimi_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_KieliKuvaus_2" minOccurs="0"/>
                 <xsd:element ref="ns2:Loma_Kieli_3" minOccurs="0"/>
@@ -1680,135 +1717,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Loma_KieliKuvaus_2 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_KieliNimi_2 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Lomakesarja xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">B</Loma_Lomakesarja>
     <Loma_Luokka xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Painoarvo xmlns="90172e08-66c8-4fd1-afe5-a9c51f395144">0</Loma_Painoarvo>
     <Loma_KieliKuvaus_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Linkit xmlns="6585596b-a89d-4768-a020-bd91be23f5e8"/>
-    <Loma_KieliNimi_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
+    <Loma_KieliNimi_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">Kunnan tekemä poistoilmoitus</Loma_KieliNimi_1>
     <Loma_Tunnuskoodi xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">B114</Loma_Tunnuskoodi>
     <Loma_Kieli_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Julkinen xmlns="90172e08-66c8-4fd1-afe5-a9c51f395144">true</Loma_Julkinen>
-    <Loma_Lyhytnimi xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
+    <Loma_Lyhytnimi xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">Kunnan tekemä poistoilmoitus</Loma_Lyhytnimi>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Loma_Kieli_2 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Loma_Toimiala xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Kieli_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8">fi</Loma_Kieli_1>
     <Loma_KieliKuvaus_1 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_KieliNimi_3 xmlns="6585596b-a89d-4768-a020-bd91be23f5e8" xsi:nil="true"/>
     <Loma_Ohjeet xmlns="6585596b-a89d-4768-a020-bd91be23f5e8"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B315EFEC-3DDC-4434-8026-51B0ED591AEB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCEED7F3-421E-45CF-A629-AA9E4C9E282F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCEED7F3-421E-45CF-A629-AA9E4C9E282F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B315EFEC-3DDC-4434-8026-51B0ED591AEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6585596b-a89d-4768-a020-bd91be23f5e8"/>
+    <ds:schemaRef ds:uri="90172e08-66c8-4fd1-afe5-a9c51f395144"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C139FC0-DC47-4F5E-9493-106C3D63264A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C139FC0-DC47-4F5E-9493-106C3D63264A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6585596b-a89d-4768-a020-bd91be23f5e8"/>
+    <ds:schemaRef ds:uri="90172e08-66c8-4fd1-afe5-a9c51f395144"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{5e7293bf-545a-4907-bcb4-62ff40e1659b}" enabled="1" method="Standard" siteId="{a1fe7b1a-744e-4ced-981b-fa7841e761e8}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nimetyt alueet</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Taul1</vt:lpstr>
-      <vt:lpstr>Taul1!Tulostusalue</vt:lpstr>
+      <vt:lpstr>Poistoilmoitus</vt:lpstr>
+      <vt:lpstr>Poistoilmoitus!Tulostusalue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009F41E39738FA62459E4E493E45463936</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WorkflowChangePath">
-    <vt:lpwstr>1492f226-ce3b-476a-b80d-4a7396caa698,4;</vt:lpwstr>
+    <vt:lpwstr>1492f226-ce3b-476a-b80d-4a7396caa698,4;1492f226-ce3b-476a-b80d-4a7396caa698,7;1492f226-ce3b-476a-b80d-4a7396caa698,10;1492f226-ce3b-476a-b80d-4a7396caa698,13;1492f226-ce3b-476a-b80d-4a7396caa698,16;1492f226-ce3b-476a-b80d-4a7396caa698,19;</vt:lpwstr>
   </property>
 </Properties>
 </file>